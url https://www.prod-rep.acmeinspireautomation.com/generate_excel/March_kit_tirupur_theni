--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -412,51 +412,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C17"/>
+  <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Kit ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Created Date</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -642,65 +642,689 @@
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>S3204</t>
         </is>
       </c>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
           <t>2026-05-30 07:06:14</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>S3192</t>
         </is>
       </c>
       <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr">
         <is>
           <t>2026-05-30 07:07:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>S3096</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:08:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>S3010</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:09:07</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>S1422</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:10:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>S3259</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:13:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>S1689</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:16:44</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>S1885</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:17:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>S3170</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:18:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>S3318</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:19:24</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>S3197</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:20:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>S1254</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:22:25</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>S3128</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:25:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>S1214</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:25:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>S3236</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:27:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>S1274</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:28:29</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>S3304</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:29:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>S3273</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:30:43</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>S3029</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:31:47</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>S1828</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:33:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>S3022</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:34:24</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>S1101</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:43:47</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>S3178</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:44:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>S3223</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:46:13</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>S3322</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:48:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>S1220</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr"/>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:49:33</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>S3117</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:50:55</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>S3167</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:51:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>S3078</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:52:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>S3280</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:57:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>S3076</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:59:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>S3121</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:00:08</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>S3017</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:02:44</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>S1289</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:04:31</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>S1273</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:05:45</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>S3027</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr"/>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:14:25</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>S3246</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:24:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>S3036</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:26:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>S3092</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:32:44</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>S1883</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:36:42</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>S1909</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:37:55</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>S3298</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:40:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>S3292</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr"/>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:42:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>S3131</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:43:11</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>S1907</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:44:01</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>S1267</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr"/>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:44:53</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>S1051</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr"/>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:48:17</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>S1808</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr"/>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:49:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>S3047</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr"/>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:52:27</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>S3146</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:53:21</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Time</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Action</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Kit ID</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1054,49 +1678,1153 @@
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>Board changed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-05-30 07:07:28</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>ADD</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>S3192</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:08:20</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>S3096</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:09:07</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>S3010</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:10:20</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>S1422</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:13:12</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>S3259</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:16:44</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>S1689</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:17:22</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>S1885</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr"/>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:18:28</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>S3170</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:19:24</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>S3318</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:20:22</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>S3197</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:22:25</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>S1254</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:25:00</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>S3128</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:25:20</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>S1214</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:27:04</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>S3236</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:28:29</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>S1274</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:29:37</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>S3304</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:30:43</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>S3273</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:31:47</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>S3029</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:33:12</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>S1828</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:34:24</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>S3022</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:43:47</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>S1101</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:44:38</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>S3178</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:46:13</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>S3223</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:48:37</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>S3322</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:49:33</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>S1220</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:50:55</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>S3117</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:51:54</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>S3167</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:52:51</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>S3078</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:57:59</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>S3280</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:59:00</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>S3076</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:00:08</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>S3121</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:02:44</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>S3017</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:04:31</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>S1289</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:05:45</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>S1273</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:14:25</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>S3027</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr"/>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:24:28</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>S3246</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr"/>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:26:37</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>S3036</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:32:44</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>S3092</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:36:42</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>S1883</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:37:55</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>S1909</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:40:52</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>S3298</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:42:00</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>S3292</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:43:11</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>S3131</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:44:01</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>S1907</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr"/>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:44:53</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>S1267</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr"/>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:48:17</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>S1051</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:49:54</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>S1808</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:52:27</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>S3047</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Board changed</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>2026-05-30 08:53:21</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>ADD</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>S3146</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr">
         <is>
           <t>Board changed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>